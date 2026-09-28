--- v0 (2026-07-07)
+++ v1 (2026-09-28)
@@ -782,51 +782,51 @@
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>MwSt %</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Gesamtpreis netto</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>T223</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Boris Marketing UG (haftungsbeschränkt)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>07.07.2026</t>
+          <t>28.09.2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>DGUV-V3-PRUEF</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>DGUV V3 Prüfung der ortsfesten elektrischen Anlage – Homeoffice Weiten Gesäß</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
@@ -845,51 +845,51 @@
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>T223</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Boris Marketing UG (haftungsbeschränkt)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>07.07.2026</t>
+          <t>28.09.2026</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>UV-PRUEF</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Prüfung Unterverteilung inkl. Messprotokoll</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
@@ -908,51 +908,51 @@
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>85,00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>T223</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Boris Marketing UG (haftungsbeschränkt)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>07.07.2026</t>
+          <t>28.09.2026</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>BEFUNDSCHEIN</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Erstellung Befundschein (PDF) inkl. Foto- und Messdokumentation</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>