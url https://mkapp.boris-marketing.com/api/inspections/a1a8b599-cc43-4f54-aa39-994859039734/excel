--- v0 (2026-07-07)
+++ v1 (2026-09-28)
@@ -1064,51 +1064,51 @@
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>MwSt %</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Gesamtpreis netto</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>T223</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Boris Marketing UG (haftungsbeschränkt)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>07.07.2026</t>
+          <t>28.09.2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>2026-06-02</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>DGUV-V3-PRUEF</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>DGUV V3 Prüfung der ortsfesten elektrischen Anlage – Homeoffice Weiten Gesäß</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
@@ -1127,51 +1127,51 @@
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>350,00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>T223</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Boris Marketing UG (haftungsbeschränkt)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>07.07.2026</t>
+          <t>28.09.2026</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>2026-06-02</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>UV-PRUEF</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Prüfung Unterverteilung inkl. Messprotokoll</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
@@ -1190,51 +1190,51 @@
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>170,00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>T223</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Boris Marketing UG (haftungsbeschränkt)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>07.07.2026</t>
+          <t>28.09.2026</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>2026-06-02</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>MAENGEL-DOKU</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Mängeldokumentation gemäß DGUV V3 (6 Mängel)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
@@ -1253,51 +1253,51 @@
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>72,00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>T223</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Boris Marketing UG (haftungsbeschränkt)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>07.07.2026</t>
+          <t>28.09.2026</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>2026-06-02</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>BEFUNDSCHEIN</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Erstellung Befundschein (PDF) inkl. Foto- und Messdokumentation</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>